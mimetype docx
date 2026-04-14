--- v1 (2026-01-27)
+++ v2 (2026-04-14)
@@ -113,51 +113,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="213A621D" w14:textId="2CE6FC6B" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>台灣神經影像聯合討論會 (第38次)</w:t>
+              <w:t>核醫學會115年度線上繼續教育課程(第三次)-Tc-99m TRODAT-1 scan (腦部多巴胺轉運體造影)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A3308E" w14:paraId="167169AC" w14:textId="77777777" w:rsidTr="00C12FF7">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48BE982D" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
@@ -179,51 +179,51 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52E0D5A8" w14:textId="6A72354E" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>視訊會議</w:t>
+              <w:t>線上課程</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A3308E" w14:paraId="3F7EFFD3" w14:textId="77777777" w:rsidTr="00C12FF7">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17EFA495" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
@@ -247,65 +247,65 @@
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F89AB57" w14:textId="29FF3717" w:rsidR="00A3308E" w:rsidRDefault="00CC5BBF" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2026/01/22 19:00</w:t>
+              <w:t>2026/08/28 20:00</w:t>
             </w:r>
             <w:r w:rsidR="00A3308E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> 至 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2026/01/22 20:00</w:t>
+              <w:t>2026/08/28 21:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A3308E" w14:paraId="2140AAB1" w14:textId="77777777" w:rsidTr="00C12FF7">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0629059E" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
@@ -332,51 +332,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EC92835" w14:textId="0E29E20F" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>中華民國核醫學學會神經委員會</w:t>
+              <w:t>中華民國核醫學學會醫技委員會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="361860BB" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -386,58 +386,50 @@
               <w:t>協辦單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6043B9ED" w14:textId="28DAA8C5" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A3308E" w14:paraId="07CFF669" w14:textId="77777777" w:rsidTr="00C12FF7">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48E109DD" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
@@ -479,51 +471,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C443AA6" w14:textId="2352EEFF" w:rsidR="00A3308E" w:rsidRDefault="00CC5BBF" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>02-28757301轉500</w:t>
+              <w:t>0953011727</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="608AEA90" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -634,51 +626,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F49BBEB" w14:textId="0B18FC51" w:rsidR="00A3308E" w:rsidRDefault="00CC5BBF" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>李哲皓</w:t>
+              <w:t>王秀珊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ABB12A5" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -693,51 +685,51 @@
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65C70979" w14:textId="20E7C2A4" w:rsidR="00A3308E" w:rsidRDefault="00CC5BBF" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>jauleejaulee@gmail.com</w:t>
+              <w:t>sdusanwang@ndmctsgh.edu.tw</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A3308E" w14:paraId="726806EB" w14:textId="77777777" w:rsidTr="00C12FF7">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23D57E8A" w14:textId="661D0140" w:rsidR="00A3308E" w:rsidRDefault="0092501E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
@@ -762,51 +754,51 @@
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5064298E" w14:textId="2E91D446" w:rsidR="00A3308E" w:rsidRDefault="00CC5BBF" w:rsidP="00C12FF7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>核彥字第B1150005號</w:t>
+              <w:t>核彥字第A1150010號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D9B19FC" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>