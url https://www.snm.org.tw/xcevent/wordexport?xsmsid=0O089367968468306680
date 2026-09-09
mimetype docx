--- v2 (2026-04-14)
+++ v3 (2026-09-09)
@@ -113,51 +113,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="213A621D" w14:textId="2CE6FC6B" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>核醫學會115年度線上繼續教育課程(第三次)-Tc-99m TRODAT-1 scan (腦部多巴胺轉運體造影)</w:t>
+              <w:t>Diffuse large B-cell lymphoma relapsing as neurolymphomatosis: detection with F-18 FDG PET/CT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A3308E" w14:paraId="167169AC" w14:textId="77777777" w:rsidTr="00C12FF7">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48BE982D" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
@@ -179,51 +179,51 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52E0D5A8" w14:textId="6A72354E" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>線上課程</w:t>
+              <w:t>和信治癌中心醫院教研大樓101教室</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A3308E" w14:paraId="3F7EFFD3" w14:textId="77777777" w:rsidTr="00C12FF7">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17EFA495" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
@@ -247,65 +247,65 @@
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F89AB57" w14:textId="29FF3717" w:rsidR="00A3308E" w:rsidRDefault="00CC5BBF" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2026/08/28 20:00</w:t>
+              <w:t>2026/12/16 16:30</w:t>
             </w:r>
             <w:r w:rsidR="00A3308E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> 至 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2026/08/28 21:00</w:t>
+              <w:t>2026/12/16 17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A3308E" w14:paraId="2140AAB1" w14:textId="77777777" w:rsidTr="00C12FF7">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0629059E" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
@@ -332,51 +332,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EC92835" w14:textId="0E29E20F" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>中華民國核醫學學會醫技委員會</w:t>
+              <w:t>醫療財團法人辜公亮基金會和信治癌中心醫院</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="361860BB" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -471,51 +471,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C443AA6" w14:textId="2352EEFF" w:rsidR="00A3308E" w:rsidRDefault="00CC5BBF" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0953011727</w:t>
+              <w:t>02-28970011-1167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="608AEA90" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -626,51 +626,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F49BBEB" w14:textId="0B18FC51" w:rsidR="00A3308E" w:rsidRDefault="00CC5BBF" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>王秀珊</w:t>
+              <w:t>梁瑋琳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ABB12A5" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -685,51 +685,51 @@
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65C70979" w14:textId="20E7C2A4" w:rsidR="00A3308E" w:rsidRDefault="00CC5BBF" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>sdusanwang@ndmctsgh.edu.tw</w:t>
+              <w:t>f882064@kfsyscc.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A3308E" w14:paraId="726806EB" w14:textId="77777777" w:rsidTr="00C12FF7">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23D57E8A" w14:textId="661D0140" w:rsidR="00A3308E" w:rsidRDefault="0092501E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
@@ -754,51 +754,51 @@
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5064298E" w14:textId="2E91D446" w:rsidR="00A3308E" w:rsidRDefault="00CC5BBF" w:rsidP="00C12FF7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>核彥字第A1150010號</w:t>
+              <w:t>核彥字第A1150021號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D9B19FC" w14:textId="77777777" w:rsidR="00A3308E" w:rsidRDefault="00A3308E" w:rsidP="00C12FF7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>